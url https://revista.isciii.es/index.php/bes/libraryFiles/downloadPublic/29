--- v0 (2025-10-07)
+++ v1 (2026-05-25)
@@ -1,139 +1,169 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="063665B8" w14:textId="2183ABF4" w:rsidR="00064564" w:rsidRPr="003C2ED2" w:rsidRDefault="003C2ED2" w:rsidP="00524720">
       <w:pPr>
         <w:pStyle w:val="spsinstrucciones"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Consideraciones generales</w:t>
       </w:r>
       <w:r w:rsidR="00064564" w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382EBA85" w14:textId="1998100D" w:rsidR="002B5003" w:rsidRPr="003C2ED2" w:rsidRDefault="003C2ED2" w:rsidP="00605FC0">
       <w:pPr>
         <w:pStyle w:val="spsinstrucciones"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t xml:space="preserve">sta plantilla sirve para recoger la información de los manuscritos según un orden sistemático que facilitará su maquetación y mejor difusión en librerías científicas electrónicas y bases de datos tales como </w:t>
+        <w:t xml:space="preserve">sta plantilla sirve para recoger la información de los manuscritos según un orden sistemático que facilitará su maquetación y mejor difusión en librerías científicas electrónicas y bases de datos tales </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C2ED2">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">como </w:t>
       </w:r>
       <w:r w:rsidR="00FC3E94" w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t xml:space="preserve">cielo, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>cielo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t xml:space="preserve">ubmed, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>ubmed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t>larivate y la web en general</w:t>
+        <w:t>larivate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C2ED2">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la web en general</w:t>
       </w:r>
       <w:r w:rsidR="00064564" w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE56F09" w14:textId="6BB4AC5D" w:rsidR="00064564" w:rsidRPr="003C2ED2" w:rsidRDefault="003C2ED2" w:rsidP="00605FC0">
       <w:pPr>
         <w:pStyle w:val="spsinstrucciones"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
@@ -202,62 +232,64 @@
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="000E1959" w:rsidRPr="003C2ED2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="C00000"/>
           </w:rPr>
           <w:t>https://www.nlm.nih.gov/bsd/uniform_requirements.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003C2ED2" w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en caso contrario la elaboración del XML fallará y </w:t>
       </w:r>
       <w:r w:rsidR="000F158D" w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">su corrección manual </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00064564" w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>incrementa</w:t>
       </w:r>
       <w:r w:rsidR="000F158D" w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ra</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00064564" w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> el precio de maquetación</w:t>
       </w:r>
       <w:r w:rsidR="003C2ED2" w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> para la editorial</w:t>
       </w:r>
       <w:r w:rsidR="00064564" w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C6AA3B" w14:textId="7FDBB998" w:rsidR="00765A13" w:rsidRPr="003C2ED2" w:rsidRDefault="003C2ED2" w:rsidP="00765A13">
       <w:pPr>
         <w:pStyle w:val="spsinstrucciones"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="C00000"/>
@@ -388,51 +420,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">sta plantilla se ha elaborado tomando como referencia las instrucciones de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2ED2">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>cielo. La información completa puede consultarse en:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C27D09C" w14:textId="77777777" w:rsidR="009D0FA3" w:rsidRPr="003C2ED2" w:rsidRDefault="0020391B" w:rsidP="009D0FA3">
+    <w:p w14:paraId="4C27D09C" w14:textId="77777777" w:rsidR="009D0FA3" w:rsidRPr="003C2ED2" w:rsidRDefault="00000000" w:rsidP="009D0FA3">
       <w:pPr>
         <w:pStyle w:val="spsinstrucciones"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:b w:val="0"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:anchor="estructura-y-formato-de-los-datos-basicos" w:history="1">
         <w:r w:rsidR="009D0FA3" w:rsidRPr="003C2ED2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:b w:val="0"/>
             <w:color w:val="002060"/>
           </w:rPr>
           <w:t>http://www.scielo.org.mx/avaliacao/manual_marcacion/preparacion_archivos.html#estructura-y-formato-de-los-datos-basicos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="746F0A8F" w14:textId="77777777" w:rsidR="003C2ED2" w:rsidRPr="003C2ED2" w:rsidRDefault="003C2ED2" w:rsidP="009D0FA3">
       <w:pPr>
         <w:pStyle w:val="spsinstrucciones"/>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
@@ -486,251 +518,329 @@
       </w:pPr>
       <w:r w:rsidRPr="00703903">
         <w:t>Título traducido</w:t>
       </w:r>
       <w:r w:rsidR="00321D0E" w:rsidRPr="00703903">
         <w:t xml:space="preserve"> (en inglés)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2322FE79" w14:textId="27781298" w:rsidR="00B4678C" w:rsidRPr="00F65BFD" w:rsidRDefault="00B4678C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="322D9D98" w14:textId="49414241" w:rsidR="00064564" w:rsidRPr="00F65BFD" w:rsidRDefault="00C97D9D" w:rsidP="00064564">
       <w:pPr>
         <w:pStyle w:val="spsresumentit"/>
       </w:pPr>
       <w:r w:rsidRPr="00F65BFD">
         <w:t>Resumen</w:t>
       </w:r>
       <w:r w:rsidR="001E10D9" w:rsidRPr="00F65BFD">
-        <w:t xml:space="preserve"> (máx 250 palabras)</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E10D9" w:rsidRPr="00F65BFD">
+        <w:t>máx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001E10D9" w:rsidRPr="00F65BFD">
+        <w:t xml:space="preserve"> 250 palabras)</w:t>
       </w:r>
       <w:r w:rsidR="00A464B3" w:rsidRPr="00F65BFD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B03A963" w14:textId="7A493D9F" w:rsidR="00064564" w:rsidRPr="00D76EF5" w:rsidRDefault="00064564" w:rsidP="00910C31">
       <w:pPr>
         <w:pStyle w:val="spsresumtxt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73BD4">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
         <w:t>Introducción:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> este es un texto de relleno para simular un apartado del resumen en español. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A73BD4">
         <w:rPr>
           <w:rStyle w:val="spscursivas"/>
         </w:rPr>
-        <w:t>Lorem Ipsum</w:t>
-      </w:r>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73BD4">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73BD4">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+        </w:rPr>
+        <w:t>Ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A73BD4">
         <w:t xml:space="preserve"> es simplemente el texto de relleno</w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5">
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73BD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00D76EF5">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(Borre este texto e incorpore el suyo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7685F448" w14:textId="2A87C3CB" w:rsidR="00064564" w:rsidRPr="00D76EF5" w:rsidRDefault="00064564" w:rsidP="00910C31">
       <w:pPr>
         <w:pStyle w:val="spsresumtxt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C97D9D">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
         <w:t>Método:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> este es un texto de relleno para simular un apartado del resumen en español. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:rPr>
           <w:rStyle w:val="spscursivas"/>
         </w:rPr>
-        <w:t>Lorem Ipsum</w:t>
-      </w:r>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+        </w:rPr>
+        <w:t>Ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:t xml:space="preserve"> es simplemente el texto de relleno</w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5">
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00D76EF5">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(Borre este texto e incorpore el suyo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF96CA4" w14:textId="34F1C1CB" w:rsidR="00064564" w:rsidRPr="00F65BFD" w:rsidRDefault="00064564" w:rsidP="00910C31">
       <w:pPr>
         <w:pStyle w:val="spsresumtxt"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A73BD4">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
         <w:t>Resultados:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5">
         <w:t xml:space="preserve">este es un texto de relleno para simular un apartado del resumen en español. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:rPr>
           <w:rStyle w:val="spscursivas"/>
         </w:rPr>
-        <w:t>Lorem Ipsum</w:t>
-      </w:r>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+        </w:rPr>
+        <w:t>Ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:t xml:space="preserve"> es simplemente el texto de relleno</w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5">
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00D76EF5">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(Borre este texto e incorpore el suyo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC97411" w14:textId="2573A799" w:rsidR="00064564" w:rsidRPr="00971788" w:rsidRDefault="003E2DF4" w:rsidP="00910C31">
+    <w:p w14:paraId="7AC97411" w14:textId="7328BF6D" w:rsidR="00064564" w:rsidRPr="00971788" w:rsidRDefault="00064564" w:rsidP="00910C31">
       <w:pPr>
         <w:pStyle w:val="spsresumtxt"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="0020391B">
+      <w:r w:rsidRPr="00A73BD4">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
-        <w:t>Discusi</w:t>
-[...17 lines deleted...]
-        <w:t>este</w:t>
+        <w:t>Conclusiones:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5">
-        <w:t xml:space="preserve"> es un texto de relleno para simular un apartado del resumen en español. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">este es un texto de relleno para simular un apartado del resumen en español. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:rPr>
           <w:rStyle w:val="spscursivas"/>
         </w:rPr>
-        <w:t>Lorem Ipsum</w:t>
-      </w:r>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+        </w:rPr>
+        <w:t>Ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:t xml:space="preserve"> es simplemente el texto de relleno</w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5">
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00D76EF5">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(Borre este texto e incorpore el suyo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3D0EE2" w14:textId="180BAC9F" w:rsidR="00064564" w:rsidRPr="001E3016" w:rsidRDefault="00064564" w:rsidP="00064564">
       <w:pPr>
         <w:pStyle w:val="spspalabrasclave"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73BD4">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
         <w:t>Palabras clave:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00910C31">
         <w:t>término</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001E3016" w:rsidRPr="001E3016">
-        <w:t xml:space="preserve">MeSH (Medical Subject Headings) </w:t>
+        <w:t>MeSH</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001E3016" w:rsidRPr="001E3016">
+        <w:t xml:space="preserve"> (Medical </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E3016" w:rsidRPr="001E3016">
+        <w:t>Subject</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001E3016" w:rsidRPr="001E3016">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E3016" w:rsidRPr="001E3016">
+        <w:t>Headings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001E3016" w:rsidRPr="001E3016">
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">primero; término </w:t>
       </w:r>
       <w:r w:rsidR="001E3016" w:rsidRPr="001E3016">
         <w:t>MESH</w:t>
       </w:r>
       <w:r w:rsidR="001E3016">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">segundo; término </w:t>
       </w:r>
       <w:r w:rsidR="001E3016" w:rsidRPr="001E3016">
         <w:t>MESH</w:t>
       </w:r>
       <w:r w:rsidR="001E3016">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tercero.</w:t>
       </w:r>
       <w:r w:rsidR="009901BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -759,363 +869,468 @@
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070060F">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
       <w:r w:rsidR="001654D7">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="685FE192" w14:textId="7603DD4B" w:rsidR="00910C31" w:rsidRPr="00F65BFD" w:rsidRDefault="00C97D9D" w:rsidP="00910C31">
       <w:pPr>
         <w:pStyle w:val="spsresumtxt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F65BFD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00910C31" w:rsidRPr="00F65BFD">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E10D9" w:rsidRPr="00F65BFD">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>(250 words)</w:t>
+        <w:t xml:space="preserve">(250 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E10D9" w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:rStyle w:val="spsnegritas"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>words</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001E10D9" w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:rStyle w:val="spsnegritas"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D574DF" w:rsidRPr="00F65BFD">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E3016" w:rsidRPr="00F65BFD">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Es obligatorio</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D5F6C5" w14:textId="5458218A" w:rsidR="00910C31" w:rsidRDefault="0009673F" w:rsidP="00910C31">
       <w:pPr>
         <w:pStyle w:val="spsresumtxt"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00910C31" w:rsidRPr="00A73BD4">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00910C31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5">
         <w:t xml:space="preserve">este es un texto de relleno para simular un apartado del resumen en español. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:rPr>
           <w:rStyle w:val="spscursivas"/>
         </w:rPr>
-        <w:t>Lorem Ipsum</w:t>
-      </w:r>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+        </w:rPr>
+        <w:t>Ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:t xml:space="preserve"> es simplemente el texto de relleno</w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5">
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00D76EF5">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(Borre este texto e incorpore el suyo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1568D0D1" w14:textId="5B96D7FF" w:rsidR="00910C31" w:rsidRDefault="0009673F" w:rsidP="00910C31">
       <w:pPr>
         <w:pStyle w:val="spsresumtxt"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
         <w:t>Method</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00910C31" w:rsidRPr="00C97D9D">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00910C31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5">
         <w:t xml:space="preserve">este es un texto de relleno para simular un apartado del resumen en español. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:rPr>
           <w:rStyle w:val="spscursivas"/>
         </w:rPr>
-        <w:t>Lorem Ipsum</w:t>
-      </w:r>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+        </w:rPr>
+        <w:t>Ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:t xml:space="preserve"> es simplemente el texto de relleno</w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5">
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00D76EF5">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(Borre este texto e incorpore el suyo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="711F8F1B" w14:textId="3FF95BB5" w:rsidR="00910C31" w:rsidRDefault="0009673F" w:rsidP="00910C31">
       <w:pPr>
         <w:pStyle w:val="spsresumtxt"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
         <w:t>Result</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73BD4">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
-        <w:t>s:</w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73BD4">
+        <w:rPr>
+          <w:rStyle w:val="spsnegritas"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00910C31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5">
         <w:t xml:space="preserve">este es un texto de relleno para simular un apartado del resumen en español. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:rPr>
           <w:rStyle w:val="spscursivas"/>
         </w:rPr>
-        <w:t>Lorem Ipsum</w:t>
-      </w:r>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+        </w:rPr>
+        <w:t>Ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:t xml:space="preserve"> es simplemente el texto de relleno</w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5">
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00D76EF5">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(Borre este texto e incorpore el suyo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C1ECF4" w14:textId="14E1E015" w:rsidR="00910C31" w:rsidRPr="00971788" w:rsidRDefault="003E2DF4" w:rsidP="00910C31">
+    <w:p w14:paraId="62C1ECF4" w14:textId="20FDD0BA" w:rsidR="00910C31" w:rsidRPr="00971788" w:rsidRDefault="0009673F" w:rsidP="00910C31">
       <w:pPr>
         <w:pStyle w:val="spsresumtxt"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0020391B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
-        <w:t>Discus</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0009673F" w:rsidRPr="0020391B">
+        <w:t>Conclusion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73BD4">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020391B">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73BD4">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
-        <w:t>ion</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0009673F" w:rsidRPr="0020391B">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3016">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...8 lines deleted...]
-        <w:t>este</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5">
-        <w:t xml:space="preserve"> es un texto de relleno para simular un apartado del resumen en español. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">este es un texto de relleno para simular un apartado del resumen en español. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:rPr>
           <w:rStyle w:val="spscursivas"/>
         </w:rPr>
-        <w:t>Lorem Ipsum</w:t>
-      </w:r>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+        </w:rPr>
+        <w:t>Ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:t xml:space="preserve"> es simplemente el texto de relleno</w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5">
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00A73BD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76EF5" w:rsidRPr="00D76EF5">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(Borre este texto e incorpore el suyo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A5EE3C" w14:textId="77777777" w:rsidR="009901BC" w:rsidRPr="001654D7" w:rsidRDefault="009901BC" w:rsidP="009901BC">
       <w:pPr>
         <w:pStyle w:val="spspalabrasclave"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009901BC">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r w:rsidRPr="001654D7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MeSH (Medical Subject Headings) </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001654D7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>MeSH</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001654D7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Medical Subject Headings) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>first, MESH second, MESH third…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37ABD786" w14:textId="77777777" w:rsidR="00D76EF5" w:rsidRPr="001F47A6" w:rsidRDefault="00D76EF5" w:rsidP="00D76EF5">
       <w:pPr>
         <w:pStyle w:val="spsinstrucciones"/>
       </w:pPr>
       <w:r w:rsidRPr="001F47A6">
         <w:t xml:space="preserve">Muy importante: separar </w:t>
       </w:r>
       <w:r>
-        <w:t>las keywords</w:t>
-      </w:r>
+        <w:t xml:space="preserve">las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001F47A6">
         <w:t xml:space="preserve"> con punto y coma</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="097DFFE0" w14:textId="77777777" w:rsidR="00064564" w:rsidRPr="0070060F" w:rsidRDefault="00064564" w:rsidP="00064564">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070060F">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781375CD" w14:textId="28694E4A" w:rsidR="00B4678C" w:rsidRPr="00D76EF5" w:rsidRDefault="00B4678C" w:rsidP="00D76EF5">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F65BFD">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DD5611" w14:textId="6BC72B8E" w:rsidR="00585F33" w:rsidRPr="002A0D70" w:rsidRDefault="001E3016" w:rsidP="00064564">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0D70">
         <w:rPr>
           <w:color w:val="33CC33"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">No borrar esta </w:t>
       </w:r>
       <w:r w:rsidR="002A0D70" w:rsidRPr="002A0D70">
         <w:rPr>
           <w:color w:val="33CC33"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>línea</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0D70">
         <w:rPr>
           <w:color w:val="33CC33"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (sub-secció</w:t>
       </w:r>
       <w:r w:rsidR="00585F33" w:rsidRPr="002A0D70">
         <w:rPr>
           <w:color w:val="33CC33"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r w:rsidR="002A0D70" w:rsidRPr="002A0D70">
         <w:rPr>
@@ -1317,96 +1532,1292 @@
         </w:rPr>
         <w:t xml:space="preserve">No borrar esta línea (sub-sección del nivel 1 tiene 2 líneas en blanco </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="33CC33"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>después</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0D70">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="33CC33"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B9549A" w14:textId="6E6F8D31" w:rsidR="00064564" w:rsidRDefault="00064564" w:rsidP="00DC62B8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Este es un párrafo de texto normal al que añadimos a continuación texto de relleno, generado con Lorem ipsum dolor sit amet, consectetur adipiscing elit. Donec et ex eleifend, consequat ligula suscipit, sodales leo. Nullam maximus urna non luctus congue. Vivamus at congue nulla. Sed ut enim mattis, mattis tellus eu, facilisis velit. </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Sed pharetra nisi quis metus cursus, et vulputate ex vestibulum. Praesent quis tortor eu sapien maximus interdum. </w:t>
+        <w:t xml:space="preserve">Este es un párrafo de texto normal al que añadimos a continuación texto de relleno, generado con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Donec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eleifend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ligula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> leo. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nullam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>maximus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> urna non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>luctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>congue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>congue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Sed ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mattis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mattis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Etiam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>volutpat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nunc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rhoncus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempus, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nam lorem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>risus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sollicitudin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>luctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pharetra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Praesent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> quis tortor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>maximus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24EF4414" w14:textId="77777777" w:rsidR="00064564" w:rsidRPr="001E10D9" w:rsidRDefault="00064564" w:rsidP="004B618B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A continuación ponemos otros párrafos más con texto de relleno, donec hendrerit nisi nec libero sodales, hendrerit congue dui tempor. </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>continuación</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ponemos otros párrafos más con texto de relleno, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>donec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> libero </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>congue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> massa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mollis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F84222">
         <w:rPr>
           <w:rStyle w:val="spscursivas"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Aliquam tortor</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Integer dictum pulvinar leo a accumsan. </w:t>
+        <w:t>Aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urna, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>finibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ornare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>condimentum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>scelerisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>risus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mollis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Praesent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Integer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pulvinar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4A8270" w14:textId="4CFD31B8" w:rsidR="009901BC" w:rsidRPr="00AC7085" w:rsidRDefault="00C246C1" w:rsidP="00C246C1">
       <w:pPr>
         <w:pStyle w:val="spsinstrucciones"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Las ecuaciones se </w:t>
       </w:r>
       <w:r w:rsidR="00C50981">
         <w:t>escribirán</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> con el editor de ecuaciones siempre que sea posible. En caso contrario se insertarán como imagen</w:t>
       </w:r>
       <w:r w:rsidR="00C50981">
         <w:t xml:space="preserve"> JPG o PNG.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789360D6" w14:textId="77777777" w:rsidR="00C246C1" w:rsidRPr="00BB694C" w:rsidRDefault="00C246C1" w:rsidP="00BB694C">
       <w:pPr>
         <w:pStyle w:val="spsfiguras"/>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
@@ -1518,383 +2929,3140 @@
             <m:den>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t>2</m:t>
               </m:r>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t>a</m:t>
               </m:r>
             </m:den>
           </m:f>
         </m:oMath>
       </m:oMathPara>
     </w:p>
     <w:p w14:paraId="48F6E3B5" w14:textId="77777777" w:rsidR="00064564" w:rsidRDefault="00064564" w:rsidP="00D36202">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Phasellus consequat, diam consequat luctus suscipit, magna felis luctus magna, accumsan fringilla sapien lectus feugiat quam. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Phasellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>luctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>luctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> magna, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>feugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="001D4532">
-        <w:t xml:space="preserve">Sed in turpis vitae metus aliquet convallis eu a tellus. </w:t>
-[...14 lines deleted...]
-        <w:t>Vivamus et facilisis lorem, quis luctus eros.</w:t>
+        <w:t xml:space="preserve">Sed in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D4532">
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D4532">
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D4532">
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D4532">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D4532">
+        <w:t>aliquet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D4532">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D4532">
+        <w:t>convallis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D4532">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D4532">
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D4532">
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D4532">
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D4532">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non dictum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Donec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>efficitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ante </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sollicitudin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nullam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>auctor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>arcu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>auctor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>molestie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum. Etiam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliquet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ligula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>luctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> eros.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="428A7B3C" w14:textId="77777777" w:rsidR="00064564" w:rsidRPr="00B767B3" w:rsidRDefault="00064564" w:rsidP="00064564">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B767B3">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t xml:space="preserve">No borrar esta línea </w:t>
       </w:r>
       <w:r w:rsidR="001432B0" w:rsidRPr="00B767B3">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
-        <w:t>(las subsecc. de nivel 2 llevan 1 línea en blanco antes)</w:t>
+        <w:t xml:space="preserve">(las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001432B0" w:rsidRPr="00B767B3">
+        <w:rPr>
+          <w:color w:val="33CC33"/>
+        </w:rPr>
+        <w:t>subsecc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001432B0" w:rsidRPr="00B767B3">
+        <w:rPr>
+          <w:color w:val="33CC33"/>
+        </w:rPr>
+        <w:t>. de nivel 2 llevan 1 línea en blanco antes)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A67686" w14:textId="77777777" w:rsidR="00064564" w:rsidRDefault="00064564" w:rsidP="00064564">
       <w:pPr>
         <w:pStyle w:val="spstitsecc2"/>
       </w:pPr>
       <w:r>
         <w:t>Subsección de nivel 2 si la hubiere</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E1DE8B0" w14:textId="77777777" w:rsidR="00064564" w:rsidRPr="00B767B3" w:rsidRDefault="00064564" w:rsidP="00064564">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B767B3">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t xml:space="preserve">No borrar esta línea </w:t>
       </w:r>
       <w:r w:rsidR="001432B0" w:rsidRPr="00B767B3">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
-        <w:t>(las subsecc. de nivel 2 llevan 1 línea en blanco después)</w:t>
+        <w:t xml:space="preserve">(las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001432B0" w:rsidRPr="00B767B3">
+        <w:rPr>
+          <w:color w:val="33CC33"/>
+        </w:rPr>
+        <w:t>subsecc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001432B0" w:rsidRPr="00B767B3">
+        <w:rPr>
+          <w:color w:val="33CC33"/>
+        </w:rPr>
+        <w:t>. de nivel 2 llevan 1 línea en blanco después)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C74AB5D" w14:textId="3E2E2FF9" w:rsidR="00064564" w:rsidRPr="008C1823" w:rsidRDefault="00064564" w:rsidP="00064564">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F65BFD">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fusce at sodales eros. Fusce vulputate sagittis tortor, nec consequat ipsum. Vestibulum ullamcorper purus in porttitor vestibulum. Proin quis est justo. </w:t>
-[...11 lines deleted...]
-        <w:t>Proin ac hendrerit sem. Aenean sed felis non nulla consectetur ultrices sit amet nec odio. Aenean at lobortis ligula. Vivamus at erat tincidunt lectus dictum accumsan. Proin vitae porttitor tortor. Cras interdum, arcu nec sagittis mattis, dui velit pretium risus, at vehicula sem turpis et enim.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eros. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tortor, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Proin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> justo. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>volutpat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dictum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gravida. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>euismod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cursus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proin ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem. Aenean sed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ultrices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Aenean at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ligula. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dictum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Proin vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>arcu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mattis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>risus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vehicula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72DED956" w14:textId="4935F63A" w:rsidR="00064564" w:rsidRDefault="00064564" w:rsidP="00D36202">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F84222">
-[...9 lines deleted...]
-        <w:t>Lorem ipsum dolor sit amet, consectetur adipiscing elit. Proin tempor justo id nisl eleifend, nec congue enim hendrerit.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eu porta</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Phasellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dapibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ornare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> libero </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>finibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>feugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> augue, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mattis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>condimentum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Morbi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> porta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Proin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eleifend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>congue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239FA2A5" w14:textId="77777777" w:rsidR="00D36202" w:rsidRPr="00B767B3" w:rsidRDefault="00D36202" w:rsidP="00D36202">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B767B3">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DAF0F4" w14:textId="77777777" w:rsidR="00064564" w:rsidRDefault="00064564" w:rsidP="00064564">
       <w:pPr>
         <w:pStyle w:val="spstitsecc3"/>
       </w:pPr>
       <w:r>
         <w:t>Subsección</w:t>
       </w:r>
       <w:r w:rsidR="007E0EBB">
         <w:t xml:space="preserve"> de nivel 3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> si la hubiere</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="555A9D1A" w14:textId="77777777" w:rsidR="00064564" w:rsidRPr="00B767B3" w:rsidRDefault="00064564" w:rsidP="00064564">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B767B3">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1049CDD5" w14:textId="77777777" w:rsidR="00064564" w:rsidRPr="00971788" w:rsidRDefault="00064564" w:rsidP="00064564">
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F65BFD">
-        <w:t xml:space="preserve">Fusce at sodales eros. </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:t xml:space="preserve"> eros. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vulp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7A6A209E" w14:textId="77777777" w:rsidR="00276E5C" w:rsidRPr="00B767B3" w:rsidRDefault="000E0429" w:rsidP="00B23F11">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B767B3">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54724F19" w14:textId="77777777" w:rsidR="00B23F11" w:rsidRPr="00B767B3" w:rsidRDefault="000E0429" w:rsidP="00B23F11">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B767B3">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40515C1B" w14:textId="77777777" w:rsidR="00B23F11" w:rsidRPr="00703903" w:rsidRDefault="00B23F11" w:rsidP="00B23F11">
       <w:pPr>
         <w:pStyle w:val="spstitsecc1"/>
       </w:pPr>
       <w:r w:rsidRPr="00703903">
         <w:t xml:space="preserve">Métodos </w:t>
       </w:r>
       <w:r w:rsidR="000E0429" w:rsidRPr="00703903">
-        <w:t>(subsecc nivel 1</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000E0429" w:rsidRPr="00703903">
+        <w:t>subsecc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000E0429" w:rsidRPr="00703903">
+        <w:t xml:space="preserve"> nivel 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00703903">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C47527A" w14:textId="77777777" w:rsidR="00B23F11" w:rsidRPr="00B767B3" w:rsidRDefault="000E0429" w:rsidP="00B23F11">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B767B3">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2733BD8E" w14:textId="77777777" w:rsidR="00B23F11" w:rsidRPr="00B767B3" w:rsidRDefault="000E0429" w:rsidP="00B23F11">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B767B3">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06FBC303" w14:textId="3795E8EC" w:rsidR="00B23F11" w:rsidRPr="00AC7085" w:rsidRDefault="00B23F11" w:rsidP="00D04FBE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F65BFD">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fusce at sodales eros. Fusce vulputate sagittis tortor, nec consequat ipsum. Vestibulum ullamcorper purus in porttitor vestibulum. Proin quis est justo. </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Aliquam erat volutpat. Cras facilisis dictum est sit amet gravida. Nulla euismod cursus turpis, iaculis ullamcorper lacus hendrerit ut. </w:t>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eros. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tortor, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Proin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> justo. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>volutpat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dictum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gravida. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>euismod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cursus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00605FC0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proin ac hendrerit sem. </w:t>
+        <w:t xml:space="preserve">Proin ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00605FC0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00605FC0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem. </w:t>
       </w:r>
       <w:r w:rsidR="001B78A6">
         <w:t xml:space="preserve">En la </w:t>
       </w:r>
       <w:r w:rsidR="001B78A6" w:rsidRPr="00CA02D1">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
         <w:t>Tabla 1</w:t>
       </w:r>
       <w:r w:rsidR="001B78A6">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">enean sed felis non nulla consectetur ultrices sit amet nec odio. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ultrices </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> odio. </w:t>
       </w:r>
       <w:r w:rsidRPr="00605FC0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aenean at lobortis ligula. </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Aenean at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00605FC0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00605FC0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ligula. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dictum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AC7085">
-        <w:t xml:space="preserve">Proin vitae porttitor tortor. </w:t>
+        <w:t>Proin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AC7085">
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC7085">
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AC7085">
+        <w:t xml:space="preserve"> tortor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0374F614" w14:textId="77777777" w:rsidR="00D03D0E" w:rsidRDefault="00D03D0E" w:rsidP="00D03D0E">
       <w:pPr>
         <w:pStyle w:val="spsinstrucciones"/>
       </w:pPr>
       <w:r>
         <w:t>Las tablas deberán ser lo más sencillas posible. Combinar celdas cuando sea estrictamente necesario y no dejar columnas ni filas vacías. Si la tabla es muy compleja mejor adjuntarla como una imagen JPG o PNG de buena calidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39110248" w14:textId="76EEBF49" w:rsidR="00AC7085" w:rsidRDefault="001B78A6" w:rsidP="001B78A6">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B767B3">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="402D44D0" w14:textId="77777777" w:rsidR="00AC7085" w:rsidRDefault="00AC7085">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C9153A7" w14:textId="006EF705" w:rsidR="001B78A6" w:rsidRDefault="001B78A6" w:rsidP="001B78A6">
       <w:pPr>
         <w:pStyle w:val="spsfigurtitulo"/>
       </w:pPr>
       <w:r w:rsidRPr="001B78A6">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tabla 1</w:t>
       </w:r>
       <w:r w:rsidR="00D42A3A">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Este es el título de la tabla</w:t>
       </w:r>
       <w:r w:rsidR="00365232">
         <w:t xml:space="preserve">, va siempre </w:t>
       </w:r>
       <w:r w:rsidR="002E3B1B">
         <w:t>antes de la tabla</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -2054,164 +6222,874 @@
       <w:r w:rsidR="00365232">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73363AD0" w14:textId="77777777" w:rsidR="001B78A6" w:rsidRPr="00B767B3" w:rsidRDefault="001B78A6" w:rsidP="001B78A6">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B767B3">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="027B43C3" w14:textId="0D156B7F" w:rsidR="00B23F11" w:rsidRPr="008C1823" w:rsidRDefault="00B23F11" w:rsidP="00D04FBE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F84222">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Aliquam eu porta magna. Phasellus velit odio, hendrerit dapibus pretium vel, ullamcorper vitae turpis. Fusce interdum ornare libero vestibulum finibus. Pellentesque pellentesque, dui ac tincidunt facilisis, turpis velit feugiat odio, vitae hendrerit felis quam at mauris. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eu porta</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Phasellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dapibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ornare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> libero </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>finibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>feugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE34F9A" w14:textId="77777777" w:rsidR="00B23F11" w:rsidRPr="00AD56D0" w:rsidRDefault="00B23F11" w:rsidP="00B23F11">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2471B6E4" w14:textId="77777777" w:rsidR="00B23F11" w:rsidRDefault="00B23F11" w:rsidP="00B23F11">
       <w:pPr>
         <w:pStyle w:val="spstitsecc2"/>
       </w:pPr>
       <w:r>
         <w:t>Subsección de nivel 2 si la hubiere</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2850DBC7" w14:textId="16DB6399" w:rsidR="00AD56D0" w:rsidRPr="00855A98" w:rsidRDefault="00B23F11" w:rsidP="00B23F11">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="504DADBB" w14:textId="09C99EBD" w:rsidR="004B0597" w:rsidRDefault="00B23F11" w:rsidP="00D04FBE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A continuación ponemos otros párrafos más con texto de relleno, donec hendrerit nisi nec libero sodales, hendrerit congue dui tempor. </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>continuación</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ponemos otros párrafos más con texto de relleno, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>donec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> libero </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>congue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> massa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mollis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F84222">
         <w:rPr>
           <w:rStyle w:val="spscursivas"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Aliquam tortor</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> urna, finibus interdum lectus eu, tempor consectetur lorem. Vivamus dictum ornare orci, </w:t>
+        <w:t>Aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urna, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>finibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ornare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00365232">
         <w:t xml:space="preserve">ver </w:t>
       </w:r>
       <w:r w:rsidR="00365232" w:rsidRPr="00365232">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
         <w:t>Figura 1</w:t>
       </w:r>
       <w:r w:rsidR="00365232">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0ECFC6" w14:textId="77777777" w:rsidR="004B0597" w:rsidRDefault="0078002E" w:rsidP="004B0597">
+    <w:p w14:paraId="4F0ECFC6" w14:textId="77777777" w:rsidR="004B0597" w:rsidRPr="00AD56D0" w:rsidRDefault="0078002E" w:rsidP="004B0597">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
-      </w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> Este es el título de la figura.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0645CDE7" w14:textId="77777777" w:rsidR="0078002E" w:rsidRDefault="0078002E" w:rsidP="0078002E">
       <w:pPr>
         <w:pStyle w:val="spsfiguras"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52F03A9B" wp14:editId="65053D86">
             <wp:extent cx="3706739" cy="2203450"/>
             <wp:effectExtent l="0" t="0" r="8255" b="6350"/>
             <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Army Reserve command helps increase medical readiness.jpg"/>
                     <pic:cNvPicPr/>
@@ -2222,202 +7100,1325 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3722748" cy="2212966"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3EF8CAC5" w14:textId="1544ACB0" w:rsidR="00B23F11" w:rsidRDefault="0078002E" w:rsidP="0078002E">
+      <w:pPr>
+        <w:pStyle w:val="spsfigurtitulo"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0078002E">
+        <w:rPr>
+          <w:rStyle w:val="spsnegritas"/>
+        </w:rPr>
+        <w:t>Figura 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42A3A">
+        <w:rPr>
+          <w:rStyle w:val="spsnegritas"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Este es el título</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23F11">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de la figura</w:t>
+      </w:r>
+      <w:r w:rsidR="00365232">
+        <w:t>, va siempre debajo</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="6987B5B7" w14:textId="77777777" w:rsidR="0078002E" w:rsidRPr="00AD56D0" w:rsidRDefault="0078002E" w:rsidP="0078002E">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165318A1" w14:textId="79889B20" w:rsidR="00B23F11" w:rsidRDefault="00B23F11" w:rsidP="00D04FBE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008C1823">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sed porta lectus in fermentum volutpat. Praesent ac metus sed justo feugiat sollicitudin in id sapien. </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Vestibulum feugiat venenatis nunc, eget egestas leo consectetur quis. Nullam cursus turpis quis urna volutpat, at commodo risus pellentesque. Maecenas eu enim nec dolor scelerisque facilisis at vel mauris. </w:t>
+        <w:t xml:space="preserve">Sed porta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in fermentum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>volutpat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Praesent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>feugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sollicitudin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>Duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve">, mauris a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve">, mauris </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>congue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve">, ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> mi justo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> ante. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duis at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ornare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sed dui vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>augue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>Vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>feugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>venenatis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> nunc, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> leo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> quis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>Nullam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> quis urna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>volutpat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve">, at commodo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>risus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>Maecenas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>scelerisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:t xml:space="preserve"> mauris. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE4A897" w14:textId="77777777" w:rsidR="000E0429" w:rsidRPr="00AD56D0" w:rsidRDefault="000E0429" w:rsidP="000E0429">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B246300" w14:textId="77777777" w:rsidR="000E0429" w:rsidRPr="00AD56D0" w:rsidRDefault="000E0429" w:rsidP="000E0429">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF6CF0A" w14:textId="77777777" w:rsidR="000E0429" w:rsidRDefault="000E0429" w:rsidP="000E0429">
       <w:pPr>
         <w:pStyle w:val="spstitsecc1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Resultados (subsecc nivel </w:t>
+        <w:t>Resultados (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>subsecc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> nivel </w:t>
       </w:r>
       <w:r w:rsidR="00FC29EC">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00719CE3" w14:textId="77777777" w:rsidR="000E0429" w:rsidRPr="00AD56D0" w:rsidRDefault="000E0429" w:rsidP="000E0429">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219C5375" w14:textId="77777777" w:rsidR="000E0429" w:rsidRDefault="000E0429" w:rsidP="000E0429">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="053A82AE" w14:textId="3D6F63F7" w:rsidR="00FC29EC" w:rsidRPr="008C1823" w:rsidRDefault="00FC29EC" w:rsidP="00D04FBE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F65BFD">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fusce at sodales eros. Fusce vulputate sagittis tortor, nec consequat ipsum. Vestibulum ullamcorper purus in porttitor vestibulum. Proin quis est justo. </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Aliquam erat volutpat. Cras facilisis dictum est sit amet gravida. </w:t>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eros. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tortor, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Proin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F65BFD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> justo. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>volutpat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dictum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gravida. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B3FDA7" w14:textId="7C3CA413" w:rsidR="00FC29EC" w:rsidRPr="00AC7085" w:rsidRDefault="00FC29EC" w:rsidP="00D04FBE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F84222">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Aliquam eu porta magna. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eu porta</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna. </w:t>
       </w:r>
       <w:r w:rsidR="00CA02D1" w:rsidRPr="00F84222">
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Tabla 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00F84222">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> velit odio, hendrerit dapibus pretium vel, ullamcorper vitae turpis. Fusce interdum ornare libero vestibulum finibus. Pellentesque pellentesque, dui ac tincidunt facilisis, turpis velit feugiat odio, vitae hendrerit felis quam at mauris. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dapibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ornare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> libero </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>finibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>feugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0416C6DA" w14:textId="77777777" w:rsidR="000F655F" w:rsidRPr="00AD56D0" w:rsidRDefault="000F655F" w:rsidP="000F655F">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D7467C" w14:textId="05A23AC4" w:rsidR="00B63A7D" w:rsidRDefault="00B63A7D" w:rsidP="00B63A7D">
       <w:pPr>
         <w:pStyle w:val="spsfigurtitulo"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="spsnegritas"/>
         </w:rPr>
         <w:t>Tabla 2</w:t>
@@ -2597,292 +8598,3000 @@
         <w:t>Subsección de nivel 2 si la hubiere</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11548D2B" w14:textId="77777777" w:rsidR="00FC29EC" w:rsidRPr="00AD56D0" w:rsidRDefault="00FC29EC" w:rsidP="00FC29EC">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B872D9" w14:textId="755ADD42" w:rsidR="00F90CFE" w:rsidRPr="002B5003" w:rsidRDefault="00FC29EC" w:rsidP="00D04FBE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A continuación ponemos otros párrafos más con texto de relleno, donec hendrerit nisi nec libero sodales, hendrerit congue dui tempor. </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>continuación</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ponemos otros párrafos más con texto de relleno, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>donec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> libero </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>congue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> massa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mollis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F84222">
         <w:rPr>
           <w:rStyle w:val="spscursivas"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Aliquam tortor</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> urna, finibus interdum lectus eu, tempor consectetur lorem.</w:t>
+        <w:t>Aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urna, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>finibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="394DD851" w14:textId="45F692E5" w:rsidR="00435818" w:rsidRDefault="00435818" w:rsidP="00D04FBE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F84222">
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ornare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>condimentum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>scelerisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>risus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mollis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Praesent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00435818">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Integer dictum pulvinar leo a accumsan. </w:t>
+        <w:t>Integer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00435818">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00435818">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00435818">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00435818">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pulvinar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00435818">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00435818">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00435818">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00435818">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00435818">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061AF2EF" w14:textId="77777777" w:rsidR="00FC29EC" w:rsidRDefault="00F90CFE" w:rsidP="00F90CFE">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7B421F" w14:textId="3C8A516F" w:rsidR="00F90CFE" w:rsidRDefault="00F90CFE" w:rsidP="00F90CFE">
+    <w:p w14:paraId="52E6774A" w14:textId="77777777" w:rsidR="00F90CFE" w:rsidRDefault="00F90CFE" w:rsidP="00F90CFE">
       <w:pPr>
-        <w:pStyle w:val="spsfigurtitulo"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="spsfigurtitulo"/>
+        <w:pStyle w:val="spsfiguras"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C2B23AE" wp14:editId="7E04B175">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15162921" wp14:editId="0E349C9A">
             <wp:extent cx="4041600" cy="2673350"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="2" name="Imagen 2" descr="Imagen que contiene lápiz, tabla&#10;&#10;Descripción generada automáticamente"/>
+            <wp:docPr id="2" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Imagen 2" descr="Imagen que contiene lápiz, tabla&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPr id="2" name="thermometer-1684219_960_720.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4049391" cy="2678504"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6E7B421F" w14:textId="1EBBFD43" w:rsidR="00F90CFE" w:rsidRDefault="00F90CFE" w:rsidP="00F90CFE">
+      <w:pPr>
+        <w:pStyle w:val="spsfigurtitulo"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90CFE">
+        <w:rPr>
+          <w:rStyle w:val="spsnegritas"/>
+        </w:rPr>
+        <w:t>Figura 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04FBE">
+        <w:rPr>
+          <w:rStyle w:val="spsnegritas"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Este es el título de la figura, va siempre debajo.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="09A4A337" w14:textId="77777777" w:rsidR="00FC29EC" w:rsidRPr="00AD56D0" w:rsidRDefault="00FC29EC" w:rsidP="00FC29EC">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C162384" w14:textId="77777777" w:rsidR="00FC29EC" w:rsidRPr="00AD56D0" w:rsidRDefault="00FC29EC" w:rsidP="00FC29EC">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="485D2AB6" w14:textId="68036791" w:rsidR="00FC29EC" w:rsidRDefault="001E10D9" w:rsidP="00FC29EC">
       <w:pPr>
         <w:pStyle w:val="spstitsecc1"/>
       </w:pPr>
       <w:r>
         <w:t>Discusión</w:t>
       </w:r>
       <w:r w:rsidR="00FC29EC">
-        <w:t xml:space="preserve"> (subsecc nivel 1)</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC29EC">
+        <w:t>subsecc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC29EC">
+        <w:t xml:space="preserve"> nivel 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="393C64F4" w14:textId="77777777" w:rsidR="00FC29EC" w:rsidRPr="00AD56D0" w:rsidRDefault="00FC29EC" w:rsidP="00FC29EC">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF9C080" w14:textId="77777777" w:rsidR="00FC29EC" w:rsidRDefault="00FC29EC" w:rsidP="00FC29EC">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745AE2DC" w14:textId="77777777" w:rsidR="00FC29EC" w:rsidRPr="00AC7085" w:rsidRDefault="00FC29EC" w:rsidP="00D42A3A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C01BD">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fusce at sodales eros. Fusce vulputate sagittis tortor, nec consequat ipsum. Vestibulum ullamcorper purus in porttitor vestibulum. Proin quis est justo. </w:t>
-[...11 lines deleted...]
-        <w:t>Proin ac hendrerit sem. Aenean sed felis non nulla consectetur ultrices sit amet nec odio. Aenean at lobortis ligula. Vivamus at erat tincidunt lectus dictum accumsan. Proin vitae porttitor tortor. Cras interdum, arcu nec sagittis mattis, dui velit pretium risus, at vehicula sem turpis et enim.</w:t>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eros. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tortor, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Proin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> justo. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>volutpat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dictum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gravida. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>euismod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cursus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proin ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem. Aenean sed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ultrices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Aenean at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ligula. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dictum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Proin vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>arcu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mattis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>risus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vehicula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002F138A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proin ac hendrerit sem. Aenean sed felis non nulla consectetur ultrices sit amet nec odio. Aenean at lobortis ligula. Vivamus at erat tincidunt lectus dictum accumsan. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Proin ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem. Aenean sed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ultrices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Aenean at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ligula. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dictum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002F138A" w:rsidRPr="00AC7085">
-        <w:t>Proin vitae porttitor tortor.</w:t>
+        <w:t>Proin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="00AC7085">
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="00AC7085">
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F138A" w:rsidRPr="00AC7085">
+        <w:t xml:space="preserve"> tortor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BB30514" w14:textId="77777777" w:rsidR="00FC29EC" w:rsidRPr="00AD56D0" w:rsidRDefault="00FC29EC" w:rsidP="00FC29EC">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD6AF5A" w14:textId="77777777" w:rsidR="00FC29EC" w:rsidRDefault="00FC29EC" w:rsidP="00FC29EC">
+      <w:pPr>
+        <w:pStyle w:val="spstitsecc2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Subsección de nivel 2 si la hubiere</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C926D42" w14:textId="77777777" w:rsidR="00855A98" w:rsidRPr="00AD56D0" w:rsidRDefault="00855A98" w:rsidP="00855A98">
+      <w:pPr>
+        <w:pStyle w:val="spslineablanca"/>
+        <w:rPr>
+          <w:color w:val="33CC33"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD56D0">
+        <w:rPr>
+          <w:color w:val="33CC33"/>
+        </w:rPr>
+        <w:t>No borrar esta línea en blanco</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08763DA5" w14:textId="77777777" w:rsidR="00855A98" w:rsidRPr="00AD56D0" w:rsidRDefault="00855A98" w:rsidP="00855A98">
+      <w:pPr>
+        <w:pStyle w:val="spslineablanca"/>
+        <w:rPr>
+          <w:color w:val="33CC33"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD56D0">
+        <w:rPr>
+          <w:color w:val="33CC33"/>
+        </w:rPr>
+        <w:t>No borrar esta línea en blanco</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CC6ABE" w14:textId="5731D81C" w:rsidR="00855A98" w:rsidRDefault="00855A98" w:rsidP="00855A98">
+      <w:pPr>
+        <w:pStyle w:val="spstitsecc1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Conclusión </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3527E127" w14:textId="77777777" w:rsidR="00855A98" w:rsidRPr="00AD56D0" w:rsidRDefault="00855A98" w:rsidP="00855A98">
+      <w:pPr>
+        <w:pStyle w:val="spslineablanca"/>
+        <w:rPr>
+          <w:color w:val="33CC33"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD56D0">
+        <w:rPr>
+          <w:color w:val="33CC33"/>
+        </w:rPr>
+        <w:t>No borrar esta línea en blanco</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F55EBF" w14:textId="77777777" w:rsidR="00855A98" w:rsidRDefault="00855A98" w:rsidP="00855A98">
+      <w:pPr>
+        <w:pStyle w:val="spslineablanca"/>
+        <w:rPr>
+          <w:color w:val="33CC33"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD56D0">
+        <w:rPr>
+          <w:color w:val="33CC33"/>
+        </w:rPr>
+        <w:t>No borrar esta línea en blanco</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA7FAA4" w14:textId="77777777" w:rsidR="00855A98" w:rsidRPr="00855A98" w:rsidRDefault="00855A98" w:rsidP="00855A98">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eros. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tortor, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Proin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C01BD">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> justo. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>volutpat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dictum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gravida. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>euismod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cursus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E10D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proin ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem. Aenean sed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ultrices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Aenean at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ligula. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dictum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Proin vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>arcu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mattis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>risus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vehicula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1823">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proin ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem. Aenean sed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ultrices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Aenean at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ligula. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dictum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F138A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00855A98">
+        <w:t>Proin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00855A98">
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00855A98">
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00855A98">
+        <w:t xml:space="preserve"> tortor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D51121" w14:textId="77777777" w:rsidR="00855A98" w:rsidRPr="00AD56D0" w:rsidRDefault="00855A98" w:rsidP="00855A98">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59FECB92" w14:textId="77777777" w:rsidR="00855A98" w:rsidRPr="00AD56D0" w:rsidRDefault="00855A98" w:rsidP="00855A98">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
@@ -2956,522 +11665,1113 @@
       <w:r w:rsidR="00F65BFD">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00752A78">
         <w:t>en superíndice</w:t>
       </w:r>
       <w:r w:rsidR="00F65BFD">
         <w:t xml:space="preserve"> y color naranja</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D73D5F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE214E">
         <w:t>Si hay más de una llamada</w:t>
       </w:r>
       <w:r w:rsidR="00D73D5F">
         <w:t>, poner todas dentro del paréntesis y separadas por comas</w:t>
       </w:r>
       <w:r w:rsidR="002E2797">
         <w:t xml:space="preserve"> sin espacios</w:t>
       </w:r>
       <w:r w:rsidR="00D73D5F">
-        <w:t xml:space="preserve"> (Ej: llamadas </w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D73D5F">
+        <w:t>Ej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D73D5F">
+        <w:t xml:space="preserve">: llamadas </w:t>
       </w:r>
       <w:r w:rsidR="000026B6">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D73D5F">
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r w:rsidR="000026B6">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D73D5F">
         <w:t>). No omitir ningún número de llamada si es la primera vez que la usamos</w:t>
       </w:r>
       <w:r w:rsidR="000026B6">
         <w:t>, incluso aunque forme parte de un intervalo</w:t>
       </w:r>
       <w:r w:rsidR="00D73D5F">
-        <w:t xml:space="preserve"> (Ej: llamadas </w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D73D5F">
+        <w:t>Ej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D73D5F">
+        <w:t xml:space="preserve">: llamadas </w:t>
       </w:r>
       <w:r w:rsidR="000026B6">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D73D5F">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="000026B6">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00D73D5F">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F629452" w14:textId="77777777" w:rsidR="000E0429" w:rsidRDefault="00FC29EC" w:rsidP="00FC29EC">
       <w:r>
-        <w:t>A continuación</w:t>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>continuación</w:t>
       </w:r>
       <w:r w:rsidR="001B2376" w:rsidRPr="00D73D5F">
         <w:rPr>
           <w:rStyle w:val="spsmoscarefsnum"/>
         </w:rPr>
-        <w:t>(1)</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B2376" w:rsidRPr="00D73D5F">
+        <w:rPr>
+          <w:rStyle w:val="spsmoscarefsnum"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ponemos otros párrafos más con texto de relleno, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>donec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> libero </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>congue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> massa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mollis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F84222">
         <w:rPr>
           <w:rStyle w:val="spscursivas"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Aliquam tortor</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>Aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:rStyle w:val="spscursivas"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urna, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>finibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B2376" w:rsidRPr="00F84222">
         <w:rPr>
           <w:rStyle w:val="spsmoscarefsnum"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>(2)</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B2376" w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:rStyle w:val="spsmoscarefsnum"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ornare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>condimentum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D73D5F" w:rsidRPr="00F84222">
         <w:rPr>
           <w:rStyle w:val="spsmoscarefsnum"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="000026B6" w:rsidRPr="00F84222">
         <w:rPr>
           <w:rStyle w:val="spsmoscarefsnum"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D73D5F" w:rsidRPr="00F84222">
         <w:rPr>
           <w:rStyle w:val="spsmoscarefsnum"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="000026B6" w:rsidRPr="00F84222">
         <w:rPr>
           <w:rStyle w:val="spsmoscarefsnum"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D73D5F" w:rsidRPr="00F84222">
         <w:rPr>
           <w:rStyle w:val="spsmoscarefsnum"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F84222">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> velit scelerisque sit amet. Aenean faucibus risus eu quam malesuada mollis. Praesent faucibus</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>scelerisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>risus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mollis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Praesent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D73D5F" w:rsidRPr="00F84222">
         <w:rPr>
           <w:rStyle w:val="spsmoscarefsnum"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>(1-3</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D73D5F" w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:rStyle w:val="spsmoscarefsnum"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1-3</w:t>
       </w:r>
       <w:r w:rsidR="000026B6" w:rsidRPr="00F84222">
         <w:rPr>
           <w:rStyle w:val="spsmoscarefsnum"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>,4,5</w:t>
       </w:r>
       <w:r w:rsidR="00D73D5F" w:rsidRPr="00F84222">
         <w:rPr>
           <w:rStyle w:val="spsmoscarefsnum"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F84222">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> accumsan cursus. </w:t>
-[...2 lines deleted...]
-        <w:t>Integer dictum pulvinar leo a accumsan.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84222">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Integer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pulvinar leo a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E0EF93" w14:textId="77777777" w:rsidR="00402300" w:rsidRDefault="00402300" w:rsidP="00FD0566">
       <w:pPr>
         <w:pStyle w:val="spsinstrucciones"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Las citas textuales que ocupen menos de tres líneas se escribirán entre comillas dentro del párrafo en el que se encuentran. Cuando las citas ocupen más de 3 líneas, se compondrán en párrafo independiente, con letra de tamaño 12 pt, y un margen izquierdo de 4 cm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37538F74" w14:textId="77777777" w:rsidR="00402300" w:rsidRDefault="00402300" w:rsidP="00FC29EC">
       <w:r>
-        <w:t>A continuación vamos a poner un ejemplo de cita textual de más de tres líneas.</w:t>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>continuación</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vamos a poner un ejemplo de cita textual de más de tres líneas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB31FB2" w14:textId="77777777" w:rsidR="00402300" w:rsidRDefault="00402300" w:rsidP="00D42A3A">
       <w:pPr>
         <w:pStyle w:val="spscitasdos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Esto es un ejemplo de cita textual de más de tres líneas, ejemplo de cita textual de más de tres líneas, ejemplo de cita textual de más de tres líneas ejemplo de cita textual de más de tres líneas ejemplo de cita textual de más de tres líneas ejemplo de cita textual de más de tres líneas ejemplo de cita textual de más de tres líneas ejemplo de cita textual de más de tres líneas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC444D8" w14:textId="77777777" w:rsidR="001E337B" w:rsidRPr="00AD56D0" w:rsidRDefault="001E337B" w:rsidP="001E337B">
       <w:pPr>
         <w:pStyle w:val="spslineablanca"/>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD56D0">
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4391DFCB" w14:textId="77777777" w:rsidR="001E337B" w:rsidRDefault="001E337B" w:rsidP="001E337B">
       <w:pPr>
         <w:pStyle w:val="spsinstrucciones"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Las llamadas a las referencias desde los párrafos del texto se harán con el número entre paréntesis, en superíndice y color naranja, tal y como se indica unos párrafos más arriba.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4359F8" w14:textId="77777777" w:rsidR="001E337B" w:rsidRDefault="001E337B" w:rsidP="001E337B">
       <w:pPr>
         <w:pStyle w:val="spsinstrucciones"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00485796">
+        <w:lastRenderedPageBreak/>
         <w:t>El formato y estilo de citación debe seguir rigurosamente las recomendaciones de uniformidad para manuscritos enviados a revistas biomédicas. Los ejemplos de citación pueden consultarse en:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00485796">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://www.nlm.nih.gov/bsd/uniform_requirements.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="08DF562A" w14:textId="77777777" w:rsidR="001E337B" w:rsidRDefault="001E337B" w:rsidP="001E337B">
       <w:pPr>
         <w:pStyle w:val="spsinstrucciones"/>
       </w:pPr>
       <w:r>
         <w:t>Ponemos a continuación 5 referencias inventadas que hemos usado en esta plantilla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF93F47" w14:textId="77777777" w:rsidR="001E337B" w:rsidRDefault="001E337B" w:rsidP="001E337B">
       <w:pPr>
         <w:pStyle w:val="spsreferentitulo"/>
       </w:pPr>
       <w:r>
         <w:t>Bibliografía</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46FD8592" w14:textId="77777777" w:rsidR="001E337B" w:rsidRDefault="001E337B" w:rsidP="001E337B">
       <w:r>
-        <w:t>1. Apellido N, Apellido-Apellido N. Título del artículo. Nombre de la revista abreviada. 2019;1(2):34-5. doi:1030827/revista.v2i3.3456.</w:t>
+        <w:t>1. Apellido N, Apellido-Apellido N. Título del artículo. Nombre de la revista abreviada. 2019;1(2):34-5. doi:1030827/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>revista.v</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>2i3.3456.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06FA18C5" w14:textId="77777777" w:rsidR="001E337B" w:rsidRDefault="001E337B" w:rsidP="001E337B">
       <w:r>
         <w:t>2. Apellido N. Título del libro que ponemos como ejemplo. 1ª ed. Madrid: Alianza; 2019. 345 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4394F22B" w14:textId="77777777" w:rsidR="001E337B" w:rsidRDefault="001E337B" w:rsidP="001E337B">
       <w:r>
         <w:t>3. Apellido N. Título del libro que ponemos como ejemplo. 1ª ed. Madrid: Alianza; 2019. 345 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="441B22BA" w14:textId="77777777" w:rsidR="001E337B" w:rsidRDefault="001E337B" w:rsidP="001E337B">
       <w:r>
         <w:t>4. Apellido N. Título del libro que ponemos como ejemplo. 1ª ed. Madrid: Alianza; 2019. 345 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="601021DE" w14:textId="77777777" w:rsidR="001E337B" w:rsidRDefault="001E337B" w:rsidP="001E337B">
       <w:r>
         <w:t>5. Apellido N. Título del libro que ponemos como ejemplo. 1ª ed. Madrid: Alianza; 2019. 345 p.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001E337B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="734EB5E5" w14:textId="77777777" w:rsidR="00CC38EE" w:rsidRDefault="00CC38EE" w:rsidP="00064564">
+    <w:p w14:paraId="7501FC50" w14:textId="77777777" w:rsidR="00B012E1" w:rsidRDefault="00B012E1" w:rsidP="00064564">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CC8CC2B" w14:textId="77777777" w:rsidR="00CC38EE" w:rsidRDefault="00CC38EE" w:rsidP="00064564">
+    <w:p w14:paraId="0305FF70" w14:textId="77777777" w:rsidR="00B012E1" w:rsidRDefault="00B012E1" w:rsidP="00064564">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BookAntiqua">
     <w:altName w:val="Book Antiqua"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BookAntiqua-Bold">
     <w:altName w:val="Book Antiqua"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D8CD1F" w14:textId="77777777" w:rsidR="00CC38EE" w:rsidRDefault="00CC38EE" w:rsidP="00064564">
+    <w:p w14:paraId="7059E051" w14:textId="77777777" w:rsidR="00B012E1" w:rsidRDefault="00B012E1" w:rsidP="00064564">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="042B8264" w14:textId="77777777" w:rsidR="00CC38EE" w:rsidRDefault="00CC38EE" w:rsidP="00064564">
+    <w:p w14:paraId="5BAF342B" w14:textId="77777777" w:rsidR="00B012E1" w:rsidRDefault="00B012E1" w:rsidP="00064564">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="140"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
-[...3 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00064564"/>
     <w:rsid w:val="000026B6"/>
     <w:rsid w:val="0001549F"/>
     <w:rsid w:val="000305C2"/>
     <w:rsid w:val="00045116"/>
     <w:rsid w:val="00053F5D"/>
     <w:rsid w:val="0006233D"/>
     <w:rsid w:val="00064564"/>
     <w:rsid w:val="0007756F"/>
     <w:rsid w:val="0009673F"/>
     <w:rsid w:val="000C6C6B"/>
     <w:rsid w:val="000D34C6"/>
     <w:rsid w:val="000E0429"/>
     <w:rsid w:val="000E1959"/>
     <w:rsid w:val="000F158D"/>
     <w:rsid w:val="000F655F"/>
     <w:rsid w:val="00112B2C"/>
     <w:rsid w:val="00134F63"/>
     <w:rsid w:val="00135267"/>
     <w:rsid w:val="001432B0"/>
     <w:rsid w:val="00157F62"/>
     <w:rsid w:val="001654D7"/>
     <w:rsid w:val="00171B38"/>
     <w:rsid w:val="001A4D21"/>
     <w:rsid w:val="001B2376"/>
     <w:rsid w:val="001B78A6"/>
     <w:rsid w:val="001D0BB2"/>
     <w:rsid w:val="001D4532"/>
     <w:rsid w:val="001E10D9"/>
     <w:rsid w:val="001E3016"/>
     <w:rsid w:val="001E337B"/>
     <w:rsid w:val="001F2249"/>
     <w:rsid w:val="001F30C3"/>
-    <w:rsid w:val="0020391B"/>
     <w:rsid w:val="00210375"/>
     <w:rsid w:val="00276E5C"/>
     <w:rsid w:val="0028272E"/>
     <w:rsid w:val="002912E6"/>
     <w:rsid w:val="002A0D70"/>
     <w:rsid w:val="002B5003"/>
     <w:rsid w:val="002E2797"/>
     <w:rsid w:val="002E3B1B"/>
     <w:rsid w:val="002E51F6"/>
     <w:rsid w:val="002F138A"/>
     <w:rsid w:val="002F6173"/>
     <w:rsid w:val="00305866"/>
     <w:rsid w:val="00321D0E"/>
     <w:rsid w:val="0033072B"/>
     <w:rsid w:val="00340334"/>
     <w:rsid w:val="00351E54"/>
-    <w:rsid w:val="0035343D"/>
     <w:rsid w:val="003637F0"/>
     <w:rsid w:val="00365232"/>
     <w:rsid w:val="00391047"/>
     <w:rsid w:val="003A6DC1"/>
     <w:rsid w:val="003C2ED2"/>
     <w:rsid w:val="003D2729"/>
-    <w:rsid w:val="003E2DF4"/>
     <w:rsid w:val="00402300"/>
     <w:rsid w:val="00410BB6"/>
     <w:rsid w:val="00432309"/>
     <w:rsid w:val="00432808"/>
     <w:rsid w:val="00433CF2"/>
     <w:rsid w:val="00435818"/>
     <w:rsid w:val="00470B67"/>
     <w:rsid w:val="00477959"/>
     <w:rsid w:val="00483907"/>
     <w:rsid w:val="00485796"/>
     <w:rsid w:val="00495992"/>
     <w:rsid w:val="004A1F37"/>
     <w:rsid w:val="004A3467"/>
     <w:rsid w:val="004A6625"/>
     <w:rsid w:val="004B0597"/>
     <w:rsid w:val="004B618B"/>
     <w:rsid w:val="004D6EA1"/>
     <w:rsid w:val="00524720"/>
     <w:rsid w:val="005325D7"/>
     <w:rsid w:val="00542451"/>
     <w:rsid w:val="00561B03"/>
     <w:rsid w:val="005632AF"/>
     <w:rsid w:val="00566366"/>
     <w:rsid w:val="00566ABF"/>
     <w:rsid w:val="00574937"/>
@@ -3526,62 +12826,60 @@
     <w:rsid w:val="009C0BC2"/>
     <w:rsid w:val="009D0FA3"/>
     <w:rsid w:val="009D2372"/>
     <w:rsid w:val="009E4312"/>
     <w:rsid w:val="00A15031"/>
     <w:rsid w:val="00A312C9"/>
     <w:rsid w:val="00A44F91"/>
     <w:rsid w:val="00A464B3"/>
     <w:rsid w:val="00A5754F"/>
     <w:rsid w:val="00A81CA1"/>
     <w:rsid w:val="00AC4B16"/>
     <w:rsid w:val="00AC7085"/>
     <w:rsid w:val="00AD56D0"/>
     <w:rsid w:val="00B012E1"/>
     <w:rsid w:val="00B039CE"/>
     <w:rsid w:val="00B0685D"/>
     <w:rsid w:val="00B23F11"/>
     <w:rsid w:val="00B25F4A"/>
     <w:rsid w:val="00B4387D"/>
     <w:rsid w:val="00B4678C"/>
     <w:rsid w:val="00B63A7D"/>
     <w:rsid w:val="00B63B9A"/>
     <w:rsid w:val="00B729B2"/>
     <w:rsid w:val="00B767B3"/>
     <w:rsid w:val="00B91D32"/>
-    <w:rsid w:val="00BA44ED"/>
     <w:rsid w:val="00BB694C"/>
     <w:rsid w:val="00BE2074"/>
     <w:rsid w:val="00C23243"/>
     <w:rsid w:val="00C246C1"/>
     <w:rsid w:val="00C50981"/>
     <w:rsid w:val="00C642E4"/>
     <w:rsid w:val="00C719DF"/>
     <w:rsid w:val="00C97D9D"/>
     <w:rsid w:val="00CA02D1"/>
     <w:rsid w:val="00CB2BF8"/>
-    <w:rsid w:val="00CC38EE"/>
     <w:rsid w:val="00CE1B4A"/>
     <w:rsid w:val="00CF2AB3"/>
     <w:rsid w:val="00D03D0E"/>
     <w:rsid w:val="00D04FBE"/>
     <w:rsid w:val="00D250D4"/>
     <w:rsid w:val="00D36202"/>
     <w:rsid w:val="00D42A3A"/>
     <w:rsid w:val="00D5115A"/>
     <w:rsid w:val="00D574DF"/>
     <w:rsid w:val="00D64D47"/>
     <w:rsid w:val="00D73D5F"/>
     <w:rsid w:val="00D76EF5"/>
     <w:rsid w:val="00D90576"/>
     <w:rsid w:val="00D91BA9"/>
     <w:rsid w:val="00D93DBA"/>
     <w:rsid w:val="00DC62B8"/>
     <w:rsid w:val="00DD65DF"/>
     <w:rsid w:val="00DF510C"/>
     <w:rsid w:val="00E14042"/>
     <w:rsid w:val="00E17C17"/>
     <w:rsid w:val="00E84955"/>
     <w:rsid w:val="00E84F44"/>
     <w:rsid w:val="00E94126"/>
     <w:rsid w:val="00E9435E"/>
     <w:rsid w:val="00EA10AF"/>
@@ -3617,63 +12915,63 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="019FD5C2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{314CE004-F183-4D6A-99C7-5B196A87F9AE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3992,50 +13290,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="sps_txtcaja"/>
     <w:qFormat/>
     <w:rsid w:val="00AC4B16"/>
     <w:pPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -4570,51 +13873,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F84222"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="spsorcid">
     <w:name w:val="sps_orcid"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="004A3467"/>
     <w:rPr>
       <w:color w:val="0070C0"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="306057751">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.org.mx/avaliacao/manual_marcacion/preparacion_archivos.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlm.nih.gov/bsd/uniform_requirements.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlm.nih.gov/bsd/uniform_requirements.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4858,72 +14161,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>12651</Characters>
+  <Pages>9</Pages>
+  <Words>2453</Words>
+  <Characters>13492</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>105</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>112</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14922</CharactersWithSpaces>
+  <CharactersWithSpaces>15914</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>paco</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>